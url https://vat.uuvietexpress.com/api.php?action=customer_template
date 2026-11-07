--- v0 (2026-09-07)
+++ v1 (2026-11-07)
@@ -28,231 +28,246 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" state="frozen"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="15" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t xml:space="preserve">Mã nội bộ</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tên Shop</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
+          <t xml:space="preserve">Viết tắt bảng kê</t>
+        </is>
+      </c>
+      <c r="D1" t="inlineStr">
+        <is>
           <t xml:space="preserve">SDT</t>
         </is>
       </c>
-      <c r="D1" t="inlineStr">
+      <c r="E1" t="inlineStr">
         <is>
           <t xml:space="preserve">Email</t>
         </is>
       </c>
-      <c r="E1" t="inlineStr">
+      <c r="F1" t="inlineStr">
         <is>
           <t xml:space="preserve">Số tài khoản</t>
         </is>
       </c>
-      <c r="F1" t="inlineStr">
+      <c r="G1" t="inlineStr">
         <is>
           <t xml:space="preserve">Mã số thuế</t>
         </is>
       </c>
-      <c r="G1" t="inlineStr">
+      <c r="H1" t="inlineStr">
         <is>
           <t xml:space="preserve">Địa chỉ</t>
         </is>
       </c>
-      <c r="H1" t="inlineStr">
+      <c r="I1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tên pháp lý</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">Người mua hàng</t>
         </is>
       </c>
-      <c r="J1" t="inlineStr">
+      <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">Người đại diện</t>
         </is>
       </c>
-      <c r="K1" t="inlineStr">
+      <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">Chủ tài khoản</t>
         </is>
       </c>
-      <c r="L1" t="inlineStr">
+      <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">Ghi chú</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" state="frozen"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="15" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t xml:space="preserve">Mã nội bộ</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tên Shop</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
+          <t xml:space="preserve">Viết tắt bảng kê</t>
+        </is>
+      </c>
+      <c r="D1" t="inlineStr">
+        <is>
           <t xml:space="preserve">SDT</t>
         </is>
       </c>
-      <c r="D1" t="inlineStr">
+      <c r="E1" t="inlineStr">
         <is>
           <t xml:space="preserve">Email</t>
         </is>
       </c>
-      <c r="E1" t="inlineStr">
+      <c r="F1" t="inlineStr">
         <is>
           <t xml:space="preserve">Số tài khoản</t>
         </is>
       </c>
-      <c r="F1" t="inlineStr">
+      <c r="G1" t="inlineStr">
         <is>
           <t xml:space="preserve">Mã số thuế</t>
         </is>
       </c>
-      <c r="G1" t="inlineStr">
+      <c r="H1" t="inlineStr">
         <is>
           <t xml:space="preserve">Địa chỉ</t>
         </is>
       </c>
-      <c r="H1" t="inlineStr">
+      <c r="I1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tên pháp lý</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">Người mua hàng</t>
         </is>
       </c>
-      <c r="J1" t="inlineStr">
+      <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">Người đại diện</t>
         </is>
       </c>
-      <c r="K1" t="inlineStr">
+      <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">Chủ tài khoản</t>
         </is>
       </c>
-      <c r="L1" t="inlineStr">
+      <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">Ghi chú</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" state="frozen"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="15" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t xml:space="preserve">Mã nội bộ</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tên Shop</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
+          <t xml:space="preserve">Viết tắt bảng kê</t>
+        </is>
+      </c>
+      <c r="D1" t="inlineStr">
+        <is>
           <t xml:space="preserve">SDT</t>
         </is>
       </c>
-      <c r="D1" t="inlineStr">
+      <c r="E1" t="inlineStr">
         <is>
           <t xml:space="preserve">Email</t>
         </is>
       </c>
-      <c r="E1" t="inlineStr">
+      <c r="F1" t="inlineStr">
         <is>
           <t xml:space="preserve">Số tài khoản</t>
         </is>
       </c>
-      <c r="F1" t="inlineStr">
+      <c r="G1" t="inlineStr">
         <is>
           <t xml:space="preserve">Mã số thuế</t>
         </is>
       </c>
-      <c r="G1" t="inlineStr">
+      <c r="H1" t="inlineStr">
         <is>
           <t xml:space="preserve">Địa chỉ</t>
         </is>
       </c>
-      <c r="H1" t="inlineStr">
+      <c r="I1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tên pháp lý</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">Người mua hàng</t>
         </is>
       </c>
-      <c r="J1" t="inlineStr">
+      <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">Người đại diện</t>
         </is>
       </c>
-      <c r="K1" t="inlineStr">
+      <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">Chủ tài khoản</t>
         </is>
       </c>
-      <c r="L1" t="inlineStr">
+      <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">Ghi chú</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>